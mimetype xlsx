--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10106648</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3272973.3274083</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Collaborative Writing on GitHub: A Case Study of a Book Project</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pe-Than, Ei Pa; Dabbish, Laura; Herbsleb, James D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Companion of the 2018 ACM Conference on Computer Supported Cooperative Work and Social Computing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>305 to 308</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Social coding platforms such as GitHub are increasingly becoming a digital workspace for the production of non-software digital artifacts. Since GitHub offers unique features that are different from traditional ways of collaborative writing, it is interesting to investigate how GitHub features are used for writing. In this paper, we present the preliminary findings of a mixed-methods, case study of collaboration practices in a GitHub book project. We found that the use of GitHub depended on task interdependence and audience participation. GitHub's direct push method was used to coordinate both loosely- and tightly-coupled work, with the latter requiring collaborators to follow socially-accepted conventions. The pull-based method was adopted once the project was released to the public. While face-to-face and online meetings were prominent in the early phases, GitHub's issues became instrumental for communication and project management in later phases. Our findings have implications for the design of collaborative writing tools.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1633437</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>