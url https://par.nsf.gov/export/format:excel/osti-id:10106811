--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,174 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...122 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -188,187 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10106811</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Supporting Collaborative Curriculum Customizations Using the Knowledge Integration Framework</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wiley, K.; Bradford, A.; Linn, M. C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Computer-supported collaborative learning</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>480-487</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1573-4552</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Teachers are currently facing a major instructional challenge, namely, supporting
+students to meet the three dimensional learning goals of the Next Generation Science
+Standards without adequate curriculum materials to do so. In this paper, we report the design and outcomes of professional development activities that support teachers and researchers to collaboratively customize Web-based Inquiry Science Environment (WISE) units to help students develop coherent science knowledge. The WISE units and professional development activities were developed using the Knowledge Integration (KI) Framework. We show that the KI framework functioned as an effective scaffold to support teachers in modifying their teaching practice to make curriculum customizations that are evidence-based and aligned with a theory of learning. We discuss how our study results informed the design of an online curriculum customization and implementation interface and offer the principles of the KI framework as design principles for the development of other collaborative professional development endeavors.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1813713</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>