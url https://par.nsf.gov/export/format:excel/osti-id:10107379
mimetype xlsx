--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10107379</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3304109.3325816</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The unobtrusive group interaction (UGI) corpus</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bhattacharya, Indrani; Foley, Michael; Ku, Christine; Zhang, Ni; Zhang, Tongtao; Mine, Cameron; Li, Manling; Ji, Heng; Riedl, Christoph; Welles, Brooke Foucault; Radke, Richard J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-06-18T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 10th ACM Multimedia Systems Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>249 to 254</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Studying group dynamics requires fine-grained spatial and temporal understanding of human behavior. Social psychologists studying human interaction patterns in face-to-face group meetings often find themselves struggling with huge volumes of data that require many hours of tedious manual coding. There are only a few publicly available multi-modal datasets of face-to-face group meetings that enable the development of automated methods to study verbal and non-verbal human behavior. In this paper, we present a new, publicly available multi-modal dataset for group dynamics study that differs from previous datasets in its use of ceiling-mounted, unobtrusive depth sensors. These can be used for fine-grained analysis of head and body pose and gestures, without any concerns about participants' privacy or inhibited behavior. The dataset is complemented by synchronized and time-stamped meeting transcripts that allow analysis of spoken content. The dataset comprises 22 group meetings in which participants perform a standard collaborative group task designed to measure leadership and productivity. Participants' post-task questionnaires, including demographic information, are also provided as part of the dataset. We show the utility of the dataset in analyzing perceived leadership, contribution, and performance, by presenting results of multi-modal analysis using our sensor-fusion algorithms designed to automatically understand audio-visual interactions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1631674</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>