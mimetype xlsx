--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10107688</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Dynamic Property Enforcement in Programmable Data Planes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Neves, Miguel; Huffaker, Bradley; Levchenko, Kirill; Barcellos, Marinho P.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IFIP Networking</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Network programmers can currently deploy an arbitrary set of protocols in forwarding devices through data plane programming languages such as P4. However, as any other type of software, P4 programs are subject to bugs and misconfigurations. Network verification tools have been proposed as a means of ensuring that the network behaves as expected, but these tools typically require programmers to manually model P4 programs, are limited in terms of the properties they can guarantee and frequently face severe scalability issues. In this paper, we argue for a novel approach to this problem. Rather than statically inspecting a network configuration looking for bugs, we propose to enforce networking properties at runtime. To this end, we developed P4box, a system for deploying runtime monitors in programmable data planes. Our results show that P4box allows programmers to easily express a broad range of properties. Moreover, we demonstrate that runtime monitors represent a small overhead to network devices in terms of latency and resource consumption.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1740911</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>