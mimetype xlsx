--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10108220</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/RTAS.2019.00033</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Re-Thinking CNN Frameworks for Time-Sensitive Autonomous-Driving Applications: Addressing an Industrial Challenge</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yang, Ming; Wang, Shige; Bakita, Joshua; Vu, Thanh; Smith, F. Donelson; Anderson, James H.; Frahm, Jan-Michael</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2019 IEEE Real-Time and Embedded Technology and Applications Symposium (RTAS)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>305 to 317</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Vision-based perception systems are crucial for profitable autonomous-driving vehicle products. High accuracy in such perception systems is being enabled by rapidly evolving convolution neural networks (CNNs). To achieve a better understanding of its surrounding environment, a vehicle must be provided with full coverage via multiple cameras. However, when processing multiple video streams, existing CNN frameworks often fail to provide enough inference performance, particularly on embedded hardware constrained by size, weight, and power limits. This paper presents the results of an industrial case study that was conducted to re-think the design of CNN software to better utilize available hardware resources. In this study, techniques such as parallelism, pipelining, and the merging of per-camera images into a single composite image were considered in the context of a Drive PX2 embedded hardware platform. The study identifies a combination of techniques that can be applied to increase throughput (number of simultaneous camera streams) without significantly increasing per-frame latency (camera to CNN output) or reducing per-stream accuracy.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1717589; 1837337</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>