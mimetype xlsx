--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10108288</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Can Transitional Justice Improve the Quality of Representation in New Democracies</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nalepa, Monika; And, Milena</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>World politics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3-28</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1086-3338</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Can transitional justice enhance democratic representation in countries recovering from authoritarian rule? We argue that lustration, the policy of revealing secret collaboration with the authoritarian regime, can prevent former authoritarian elites from extorting policy concessions from past collaborators who have become elected politicians. Absent lustration, former elites can threaten to reveal information about past collaboration unless politicians implement policies these elites desire. In this way, lustration laws enable politicians to avoid blackmail and become responsive to their constituents, improving the quality of representation. We show that whether lustration enhances representation depends on its severity and the extent to which dissidents- turned-politicians suﬀer if their skeletons come out. We also find that the potential to blackmail politicians increases as the ideological distance between authoritarian elites and politicians decreases. We test this theory with original data from the Global Transitional Justice Datast spanning 84 countries that transitioned to democracy since 1946.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1658170</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>