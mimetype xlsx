--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10108382</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3243734.3278493</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Adversarial Traces for Website Fingerprinting Defense</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Imani, Mohsen; Rahman, Mohammad Saidur; Wright, Matthew</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-10-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 2018 ACM SIGSAC Conference on Computer and Communications Security</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2225 to 2227</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Website Fingerprinting (WF) is a traffic analysis attack that enables an eavesdropper to infer the victim's web activity even when encrypted and even when using the Tor anonymity system. Using deep learning classifiers, the attack can reach up to 98% accuracy. Existing WF defenses are either too expensive in terms of bandwidth and latency overheads (e.g. 2-3 times as large or slow) or ineffective against the latest attacks. In this work, we explore a novel defense based on the idea of adversarial examples that have been shown to undermine machine learning classifiers in other domains. Our Adversarial Traces defense adds padding to a Tor traffic trace in a manner that reliably fools the classifier into classifying it as coming from a different site. The technique drops the accuracy of the state-of-the-art attack from 98% to 60%, while incurring a reasonable 47% bandwidth overhead, showing its promise as a possible defense for Tor.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1816851</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>