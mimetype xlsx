--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10108434</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/c9ay00104b</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Thermophoresis of gold nanorods from surface enhanced Raman scattering and real-time Rayleigh scattering in solution</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Makihara, Takuma; Demers, Steven M.; Cole, Louis E.; Zhang, Aobo; Hafner, Jason H.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-05-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Analytical Methods</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2482 to 2488</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1759-9660</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Surface-enhanced Raman scattering (SERS) from gold and silver nanoparticles suspended in solution enables a more quantitative level of analysis relative to SERS from aggregated nanoparticles and roughened metal substrates. This is due to the more predictable and consistent near field enhancement regions created by isolated nanoparticles, and to averaging over the many nanoparticles that diffuse through the excitation beam during the measurement. However, we find that localized heating of the solution by the focused excitation leads to thermophoresis which alters the nanorod concentration in the focal volume and therefore impacts quantitative analysis. Since many phenomena may impact the Raman signal, we record both the Rayleigh and Raman scattering from gold nanoparticle solutions. This allows us to distinguish molecular processes from depletion of nanoparticles in the excitation beam. We observe that the concentration of nanorods can deplete to less than 50% of its original value over 100 second timescale, which are consistent with a thermophoretic effect driving nanoparticles from the beam spot. We also find that the particle motion drives convection within the sample cell that further contributes to signal instabilities.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1709084</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>