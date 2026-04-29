--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10108524</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Software/Hardware Codesign of the Post Quantum Cryptography Algorithm NTRUEncrypt Using High-Level Synthesis and Register-Transfer Level Design Methodologies</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Farahmand, Farnoud; Nguyen, Duc Tri; Dang, Viet B.; Ferozpuri, Ahmed; Gaj, Kris</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-09-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2019 29th International Conference on Field Programmable Logic and Applications (FPL), Barcelona, Spain, Sep. 9-13, 2019</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>When quantum computers become scalable and reliable, they are likely to break all public-key cryptography standards, such as RSA and Elliptic Curve Cryptography. The projected threat of quantum computers has led the U.S. National Institute of Standards and Technology (NIST) to an effort aimed at replacing existing public-key cryptography standards with new quantum-resistant alternatives. In December 2017, 69 candidates were accepted by NIST to Round 1 of the NIST Post-Quantum Cryptography (PQC) standardization process. NTRUEncrypt is one of the most well-known PQC algorithms that has withstood cryptanalysis. The speed of NTRUEncrypt in software, especially on embedded software platforms, is limited by the long execution time of its primary operation, polynomial multiplication. In this paper, we investigate speeding up NTRUEncrypt using software/hardware codesign on a Xilinx Zynq UltraScale+ multiprocessor system-on-chip (MPSoC). Polynomial multiplication is implemented in the Programmable Logic (PL) of Zynq using two approaches: traditional Register-Transfer Level (RTL) and High-Level Synthesis (HLS). The remaining operations of NTRUEncrypt are executed in software on the Processing System (PS) of Zynq, using the bare-metal mode. The speed-up of our software/hardware codesigns vs. purely software implementations is determined experimentally and analyzed in the paper. The results are reported for the RTL-based and HLS-based hardware accelerators, and compared to the best available software implementation, included in the NIST submission package. The speed-ups for encryption were 2.4 and 3.9, depending on the selected parameter set. For decryption, the corresponding speed-ups were 4.0 and 6.8. In addition, for the polynomial multiplication operation itself, the speed up was in excess of 75. Our code for the NTRUEncrypt polynomial multiplier accelerator is being made open-source for further evaluation on multiple software/hardware platforms.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1801512</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>