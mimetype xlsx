--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,170 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...118 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -184,183 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10108717</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/https://doi.org/10.1609/aaai.v33i01.33014336</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Near-Neighbor Methods in Random Preference Completion</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liu, Ao; Wu, Qiong; Liu, Zhenming; Xia, Lirong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-21T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ... AAAI Conference on Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2159-5399</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper studies a stylized, yet natural, learning-to-rank problem and points out the critical incorrectness of a widely used nearest neighbor algorithm. We consider a model with n agents (users) {xi}i∈[n] and m alternatives (items) {yl}l∈[m], each of which is associated with a latent feature vector. Agents rank items nondeterministically according to the Plackett-Luce model, where the higher the utility of an item to the agent, the more likely this item will be ranked high by the agent. Our goal is to identify near neighbors of an arbitrary agent in the latent space for prediction.
+We first show that the Kendall-tau distance based kNN produces incorrect results in our model. Next, we propose a new anchor-based algorithm to find neighbors of an agent. A salient feature of our algorithm is that it leverages the rankings of many other agents (the so-called “anchors”) to determine the closeness/similarities of two agents. We provide a rigorous analysis for one-dimensional latent space, and complement the theoretical results with experiments on synthetic and real datasets. The experiments confirm that the new algorithm is robust and practical.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1755769</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>