--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,165 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...113 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -179,181 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10108888</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Do You Get What You Pay For? Comparing The Privacy Behaviors of Free vs. Paid Apps</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Han, Catherine; Reyes, Irwin; Elazari Bar On, Amit; Reardon, Joel; Feal, Álvaro; Bamberger, Kenneth A.; Egelman, Serge; Vallina-Rodriguez, Narseo</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Workshop on Technology and Consumer Protection (ConPro ’19)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>It is commonly assumed that the availability of “free” mobile apps comes at the cost of consumer privacy, and that paying for apps could offer consumers protection from behavioral advertising and long-term tracking. This work empirically evaluates the validity of this assumption by investigating the degree to which “free” apps and their paid premium versions differ in their bundled code, their declared permissions, and their data collection behaviors and privacy practices.
+We compare pairs of free and paid apps using a combination of static and dynamic analysis. We also examine the differences in the privacy policies within pairs. We rely on static analysis to determine the requested permissions and third-party SDKs in each app; we use dynamic analysis to detect sensitive data collected by remote services at the network traffic level; and we compare text versions of privacy policies to identify differences in the disclosure of data collection behaviors. In total, we analyzed 1,505 pairs of free Android apps and their paid counterparts, with free apps randomly drawn from the Google Play Store’s category-level top charts.
+Our results show that over our corpus of free and paid pairs, there is no clear evidence that paying for an app will guarantee protection from extensive data collection. Specifically, 48% of the paid versions reused all of the same third-party libraries as their free versions, while 56% of the paid versions inherited all of the free versions’ Android permissions to access sensitive device resources (when considering free apps that include at least one third-party library and request at least one Android permission). Additionally, our dynamic analysis reveals that 38% of the paid apps exhibit all of the same data collection and transmission behaviors as their free counterparts. Our exploration of privacy policies reveals that only 45% of the pairs provide a privacy policy of some sort, and less than 1% of the pairs overall have policies that differ between free and paid versions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1817248</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>