--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10109137</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.2478/popets-2019-0068</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Privacy Attitudes of Smart Speaker Users</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Malkin, Nathan; Deatrick, Joe; Tong, Allen; Wijesekera, Primal; Egelman, Serge; Wagner, David</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings on Privacy Enhancing Technologies</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>250 to 271</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2299-0984</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            As devices with always-on microphones located in people’s homes, smart speakers have significant privacy implications. We surveyed smart speaker owners about their beliefs, attitudes, and concerns about the recordings that are made and shared by their devices. To ground participants’ responses in concrete interactions, rather than collecting their opinions abstractly, we framed our survey around randomly selected recordings of saved interactions with their devices. We surveyed 116 owners of Amazon and Google smart speakers and found that almost half did not know that their recordings were being permanently stored and that they could review them; only a quarter reported reviewing interactions, and very few had ever deleted any. While participants did not consider their own recordings especially sensitive, they were more protective of others’ recordings (such as children and guests) and were strongly opposed to use of their data by third parties or for advertising. They also considered permanent retention, the status quo, unsatisfactory. Based on our findings, we make recommendations for more agreeable data retention policies and future privacy controls.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1801501</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>