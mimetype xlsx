--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10109547</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/C9SM00763F</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Molecularly-ordered hydrogels with controllable, anisotropic stimulus response</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Boothby, Jennifer M.; Samuel, Jeremy; Ware, Taylor H.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-06-05T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Soft Matter</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4508 to 4517</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1744-683X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Hydrogels which morph between programmed shapes in response to aqueous stimuli are of significant interest for biosensors and artificial muscles, among other applications. However, programming hydrogel shape change at small size scales is a significant challenge. Here we use the inherent ordering capabilities of liquid crystals to create a mechanically anisotropic hydrogel; when coupled with responsive comonomers, the mechanical anisotropy in the network guides shape change in response to the desired aqueous condition. Our synthetic strategy hinges on the use of a methacrylic chromonic liquid crystal monomer which can be combined with a non-polymerizable chromonic of similar structure to vary the magnitude of shape change while retaining liquid crystalline order. This shape change is directional due to the mechanical anisotropy of the gel, which is up to 50% stiffer along the chromonic stack direction than perpendicular. Additionally, we show that the type of stimulus to which these anisotropic gels respond can be switched by incorporating responsive, hydrophilic comonomers without destroying the nematic phase or alignment. The utility of these properties is demonstrated in polymerized microstructures which exhibit Gaussian curvature in response to high pH due to emergent ordering in a micron-sized capillary.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1663367</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>