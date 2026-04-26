--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10109923</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1515/nanoph-2016-0139</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Progress in neuromorphic photonics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ferreira de Lima, Thomas; Shastri, Bhavin J.; Tait, Alexander N.; Nahmias, Mitchell A.; Prucnal, Paul R.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2017-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nanophotonics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2192-8606</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            As society’s appetite for information continues to grow, so does our need to process this information with increasing speed and versatility. Many believe that the one-size-fits-all solution of digital electronics is becoming a limiting factor in certain areas such as data links, cognitive radio, and ultrafast control. Analog photonic devices have found relatively simple signal processing niches where electronics can no longer provide sufficient speed and reconfigurability. Recently, the landscape for commercially manufacturable photonic chips has been changing rapidly and now promises to achieve economies of scale previously enjoyed solely by microelectronics. By bridging the mathematical prowess of artificial neural networks to the underlying physics of optoelectronic devices, neuromorphic photonics could breach new domains of information processing demanding significant complexity, low cost, and unmatched speed. In this article, we review the progress in neuromorphic photonics, focusing on photonic integrated devices. The challenges and design rules for optoelectronic instantiation of artificial neurons are presented. The proposed photonic architecture revolves around the processing network node composed of two parts: a nonlinear element and a network interface. We then survey excitable lasers in the recent literature as candidates for the nonlinear node and microring-resonator weight banks as the network interface. Finally, we compare metrics between neuromorphic electronics and neuromorphic photonics and discuss potential applications.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1740262</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>