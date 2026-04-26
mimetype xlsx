--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10109924</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Study of Cost Overrun and Delays of DoD’s Space Acquisition Program</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sikkandar Basha, Nazareen; Bloebaum, Christina; Kwasa, Benjamin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the International Annual Conference of the American Society of Engineering Management</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Defense and Aerospace Systems Acquisition projects, just like any other Large-Scale Complex Engineered Systems (LSCES) experience delays and cost overrun during the acquisition process. Cost overrun and delays in LSCES are due, in part, to high complexity, size of the project, involvement of various stakeholders, organizations, political disruptions, changes in requirements and scope. These uncertainties, due to the exogenous factors, have cost the federal government billions of dollars and delays in completion of the programs. Cost estimation of federal programs is usually based on previous generations of systems produced and almost all the time the costs are underestimated. Underestimation of the cost of the programs is an endogenous factor, which results in cost overrun for any program, the behavior of the cost escalation is pre-forecasted to be normally distributed, but due to the cost overrun, the cost escalation curve may be skewed. In this paper, the authors will be studying the cost escalation and time delays of the Advanced Extremely High Frequency (AEHF), a DoD’s space acquisition program. The distribution of the cost and time can aid in understanding the effects of endogenous factors influencing the cost overrun and the effect of change in requirements during the acquisition process. This data will serve as a foundation for further research to create a framework, which will be used, in better forecasting of the cost of the acquisition of the programs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1662883</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>