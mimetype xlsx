--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10109978</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>It Depends on Your Perspective: Comparing Advanced Manufacturing Employers Expectations to Advanced Manufacturing Curriculum Frameworks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mardis, Marcia A.; Jones, Faye R.; Pahuja, Divya</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>To meet the rising skill demands of the dynamic advanced manufacturing (AM) industry, two-year AM programs must produce well-trained graduates. This need is especially marked in Florida because the state is an AM leader, producing intermediate and finished products ranging from plastics to tortillas to motor vehicles. In total, Florida is home to over 20,000 AM companies employing over 320,000 workers. Florida is also geographically diverse, being simultaneously one of the most urban and one of the most rural highly populous states in the country. To characterize Florida's AM employment needs, we sought to determine how AM jobs were distributed across the state. We analyzed 108 job postings from Florida employers who were seeking manufacturing and engineering technicians through publicly available job postings. We used text mining to extract the knowledge areas and verbs in the documents that AM employers identified in job postings and desired from their entry-level employees. We compared those topics and verbs to the ones found in the Florida Department of Education's (FLDoE) AM curriculum framework for two-year programs. We found varying levels of alignment, and, in some instances, misalignment, between employers' desired topics and competency levels and those found in FLDoE Frameworks. Our findings not only highlight the importance of industry-education partnerships to tailor preparation to employer needs, but also suggest that a deeper exploration and analysis of AM jobs is needed to further determine alignment to FLDoE frameworks. We conclude that the FLDoE framework may be used as a foundation, but not the sole source, for important AM knowledge areas.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1700581</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>