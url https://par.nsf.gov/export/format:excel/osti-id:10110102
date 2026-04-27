--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10110102</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ACSSC.2017.8335602</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Optimal finite-horizon sensor selection for Boolean Kalman Filter</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Imani, Mahdi; Braga-Neto, Ulisses M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-04-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2017 51st Asilomar Conference on Signals, Systems, and Computers</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1481 to 1485</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Partially-observed Boolean dynamical systems (POBDS) are large and complex dynamical systems capable of being monitored through various sensors. However, time, storage, and economical constraints may impede the use of all sensors for estimation purposes. Thus, developing a procedure for selecting a subset of sensors is essential. The optimal minimum mean-square error (MMSE) POBDS state estimator is the Boolean Kalman Filter (BKF) and Smoother (BKS). Naturally, the performance of these estimators strongly depends on the choice of sensors. Given a finite subsets of sensors, for a POBDS with a finite observation space, we introduce the optimal procedure to select the best subset which leads to the smallest expected mean-square error (MSE) of the BKF over a finite horizon. The performance of the proposed sensor selection methodology is demonstrated by numerical experiments with a p53-MDM2 negative-feedback loop gene regulatory network observed through Bernoulli noise.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1718924</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>