--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10110614</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.7717/peerj.6457</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A new ancient lineage of frog (Anura: Nyctibatrachidae: Astrobatrachinae subfam. nov.) endemic to the Western Ghats of Peninsular India</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Vijayakumar, Seenapuram Palaniswamy; Pyron, Robert Alexander; Dinesh, K. P.; Torsekar, Varun R.; Srikanthan, Achyuthan N.; Swamy, Priyanka; Stanley, Edward L.; Blackburn, David C.; Shanker, Kartik</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PeerJ</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e6457</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2167-8359</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Western Ghats (WG) is an escarpment on the west coast of Peninsular India, housing one of the richest assemblages of frogs in the world, with three endemic families. Here, we report the discovery of a new ancient lineage from a high-elevation massif in the Wayanad Plateau of the southern WG. Phylogenetic analysis reveals that the lineage belongs to Natatanura and clusters with Nyctibatrachidae, a family endemic to the WG/Sri Lanka biodiversity hotspot. Based on geographic distribution, unique morphological traits, deep genetic divergence, and phylogenetic position that distinguishes the lineage from the two nyctibatrachid subfamilies Nyctibatrachinae Blommers-Schlösser, 1993 and Lankanectinae Dubois &amp; Ohler, 2001, we erect a new subfamily Astrobatrachinae              subfam. nov.              (endemic to the WG, Peninsular India), and describe a new genus              Astrobatrachus              gen. nov.              and species,              Astrobatrachus kurichiyana              sp. nov.              The discovery of this species adds to the list of deeply divergent and monotypic or depauperate lineages with narrow geographic ranges in the southern massifs of the WG. The southern regions of the WG have long been considered geographic and climatic refugia, and this new relict lineage underscores their evolutionary significance. The small range of this species exclusively outside protected areas highlights the significance of reserve forest tracts in the WG in housing evolutionary novelty. This reinforces the need for intensive sampling to uncover new lineages and advance our understanding of the historical biogeography of this ancient landmass.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1701714</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>