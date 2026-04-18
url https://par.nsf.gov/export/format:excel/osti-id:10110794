--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10110794</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>3D Printed Segmented Flexible Pneumatic Actuator</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gonzalez, David; Garcia, Jose; Newell, Brittany</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-09-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Conference on Smart Materials, Adaptive Structures, and Intelligent Systems (SMASIS)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>SMASIS2019-5645</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Soft actuators have been studied and analyzed as a new solution for soft robotic technologies. These types of actuators have many advantages due to their predictable deformations and their ease of control, enabling them to hold and move delicate objects performing complex movements in confined spaces. Soft actuators can be made using different manufacturing processes, but the most common is mold casting. However, this manufacturing process involves several steps, increasing the manufacturing time and hindering changes in the design. This paper presents a novel design of a 3D printed soft pneumatic actuator based on additive manufacturing, achieving design versatility and performance. The produced actuator has seven segments that can be individually controlled. The actuators were made using fused deposition modeling (FDM) technology in one continuous process and without support material. The mechanical performance of the soft actuators was demonstrated, analyzing the deformation in the z-axis based on input pressure.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1726865</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>