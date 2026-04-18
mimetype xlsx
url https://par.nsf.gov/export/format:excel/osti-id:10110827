--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10110827</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/TPWRS.2019.2913090</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Resiliency Assessment in Distribution Networks Using GIS Based Predictive Risk Analytics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Leite, Jonatas Boas; Mantovani, Jose Roberto; Dokic, Tatjana; Yan, Qin; Chen, Po-Chen; Kezunovic, Mladen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Transactions on Power Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 1</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0885-8950</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A new predictive risk-based framework is proposed to increase power distribution network resiliency by improving operator understanding of the status of the grid. This paper expresses the risk assessment as the correlation between likelihood and impact. The likelihood is derived from the combination of Naive Bayes learning and Jenks natural breaks classifier. The analytics included in a GIS platform fuse together a massive amount of data from outage recordings and weather historical databases in just one semantic parameter known as failure probability. The financial impact is determined by a time series-based formulation that supports spatiotemporal data from fault management events and customer interruption cost. Results offer prediction of hourly risk levels and monthly accumulated risk for each feeder section of a distribution network allowing for timely tracking of the operating condition.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1636772</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>