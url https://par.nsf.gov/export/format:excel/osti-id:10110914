--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10110914</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/jfm.2019.509</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A direct numerical investigation of two-way interactions in a particle-laden turbulent channel flow</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Peng, Cheng; Ayala, Orlando M.; Wang, Lian-Ping</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-09-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Fluid Mechanics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>875</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1096 to 1144</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-1120</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Understanding the two-way interactions between finite-size solid particles and a wall-bounded turbulent flow is crucial in a variety of natural and engineering applications. Previous experimental measurements and particle-resolved direct numerical simulations revealed some interesting phenomena related to particle distribution and turbulence modulation, but their in-depth analyses are largely missing. In this study, turbulent channel flows laden with neutrally buoyant finite-size spherical particles are simulated using the lattice Boltzmann method. Two particle sizes are considered, with diameters equal to 14.45 and 28.9 wall units. To understand the roles played by the particle rotation, two additional simulations with the same particle sizes but no particle rotation are also presented for comparison. Particles of both sizes are found to form clusters. Under the Stokes lubrication corrections, small particles are found to have a stronger preference to form clusters, and their clusters orientate more in the streamwise direction. As a result, small particles reduce the mean flow velocity less than large particles. Particles are also found to result in a more homogeneous distribution of turbulent kinetic energy (TKE) in the wall-normal direction, as well as a more isotropic distribution of TKE among different spatial directions. To understand these turbulence modulation phenomena, we analyse in detail the total and component-wise volume-averaged budget equations of TKE with the simulation data. This budget analysis reveals several mechanisms through which the particles modulate local and global TKE in the particle-laden turbulent channel flow.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1706130; 1513031</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>