--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10110985</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/inp.2018.29</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Improving Ecological Restoration to Curb Biotic Invasion—A Practical Guide</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Guo, Qinfeng; Brockway, Dale G.; Larson, Diane L.; Wang, Deli; Ren, Hai</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Invasive Plant Science and Management</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>163 to 174</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1939-7291</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Common practices for invasive species control and management include physical, chemical, and biological approaches. The first two approaches have clear limitations and may lead to unintended (negative) consequences, unless carefully planned and implemented. For example, physical removal rarely completely eradicates the targeted invasive species and can cause disturbances that facilitate new invasions by nonnative species from nearby habitats. Chemical treatments can harm native, and especially rare, species through unanticipated side effects. Biological methods may be classified as biocontrol and the ecological approach. Similar to physical and chemical methods, biocontrol also has limitations and sometimes leads to unintended consequences. Therefore, a relatively safer and more practical choice may be the ecological approach, which has two major components: (1) restoration of native species and (2) biomass manipulation of the restored community, such as selective grazing or prescribed burning (to achieve and maintain viable population sizes). Restoration requires well-planned and implemented planting designs that consider alpha-, beta-, and gamma-diversity and the abundance of native and invasive component species at local, landscape, and regional levels. Given the extensive destruction or degradation of natural habitats around the world, restoration could be most effective for enhancing ecosystem resilience and resistance to biotic invasions. At the same time, ecosystems in human-dominated landscapes, especially those newly restored, require close monitoring and careful intervention (e.g., through biomass manipulation), especially when successional trajectories are not moving as intended. Biomass management frequently uses prescribed burning, grazing, harvesting, and thinning to maintain overall ecosystem health and sustainability. Thus, the resulting optimal, balanced, and relatively stable ecological conditions could more effectively limit the spread and establishment of invasive species. Here we review the literature (especially within the last decade) on ecological approaches that involve biodiversity, biomass, and productivity, three key community/ecosystem variables that reciprocally influence one another. We focus on the common and most feasible ecological practices that can aid in resisting new invasions and/or suppressing the dominance of existing invasive species. We contend that, because of the strong influences from neighboring areas (i.e., as exotic species pools), local restoration and management efforts in the future need to consider the regional context and projected climate changes.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1638702</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>