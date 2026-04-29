--- v0 (2026-01-21)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10111114</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/s0025315418001017</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Microscopy of crustacean cuticle: formation of a flexible extracellular matrix in moulting sea slaters &lt;i&gt;Ligia pallasii&lt;/i&gt;</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Štrus, J.; Tušek-Žnidarič, M.; Repnik, U.; Blejec, A.; Summers, A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of the Marine Biological Association of the United Kingdom</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>857 to 865</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0025-3154</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Structural and functional properties of exoskeleton in moulting sea slaters              Ligia pallasii              from the Eastern Pacific coast were investigated with CT scanning and electron microscopy. Ultrastructure of preecdysial and postecdysial cuticular layers was described in premoult, intramoult and postmoult animals. Cuticle is a flexible extracellular matrix connected to the epidermal cells through pore channels. During premoult epicuticle and exocuticle are formed and during intramoult and postmoult endocuticular lamellae are deposited and the cuticle is progressively constructed by thickening and mineralization. Cuticle permeability, flexibility and waterproofing capacity change accordingly. Elaboration of epicuticular scales connected to an extensive network of nanotubules, establish its anti-adhesive and hydrophobic properties. Labelling with gold conjugated WGA lectins on Tokuyashu thawed cryosections exposes differences in chitin content between exocuticle and endocuticle. Histochemical staining of cuticle shows presence of acidic carbohydrates/glycoconjugates and lipoproteins in epicuticular layer. Chitin microfibrils are formed at the microvillar border of epidermal cells with abundant Golgi apparatus and secretory vesicles. Numerous spherules associated with nanotubules were observed in the ecdysial space in intramoult animals. The mineral component of the cuticle as visualized with CT scanning indicates progressive mineral resorption from the posterior to the anterior half of the body in premoult animals, its translocation from the anterior to posterior part during intramoult and its progressive deposition in the posterior and anterior exoskeleton during postmoult. Cuticle of sea slaters is a unique biocomposite and biodynamic material constantly reconstructed during frequent moults, and adapted to specific physical and biotic conditions of the high intertidal rocky zone.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1701714; 1701665</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>