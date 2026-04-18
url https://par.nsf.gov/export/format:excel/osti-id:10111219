--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10111219</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/C6RA01105E</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A semi-analytical decomposition analysis of surface plasmon generation and the optimal nanoledge plasmonic device</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zeng, Zheng; Mendis, Madu N.; Waldeck, David H.; Wei, Jianjun</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2016-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>RSC Advances</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>17196 to 17203</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2046-2069</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Surface plasmon resonance (SPR) of nanostructured thin metal films (so-called nanoplasmonics) has attracted intense attention due to its versatility for optical sensing and chip-based device integration. Understanding the underlying physics and developing applications of nanoplasmonic devices with desirable optical properties,              e.g.              intensity of light scattering and high refractive index (RI) sensitivity at the perforated metal film, is crucial for practical uses in physics, biomedical detection, and environmental monitoring. This work presents a semi-analytical model that enables decomposition and quantitative analysis of surface plasmon generation at a new complex nanoledge aperture structure under plane-wave illumination, thus providing insight on how to optimize plasmonic devices for optimal plasmonic generation efficiencies and RI sensitivity. A factor analysis of parameters (geometric, dielectric-RI, and incident wavelength) relevant to surface plasmon generation is quantitatively investigated to predict the surface plasmon polariton (SPP) generation efficiency. In concert with the analytical treatment, a finite-difference time-domain (FDTD) simulation is used to model the optical transmission spectra and RI sensitivity as a function of the nanoledge device's geometric parameters, and it shows good agreement with the analytical model. Further validation of the analytical approach is provided by fabricating subwavelength nanoledge devices and testing their optical transmission and RI sensitivity.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1511194</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>