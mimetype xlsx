--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,167 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...115 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -181,181 +65,309 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10111354</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Systems Thinking to Protect Coral Reefs: A Case Study Rooted in Community Partnerships</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Prouty, C; Garcia, L; Carne, L; Trotz, M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>12 th Natural Resource Management &amp; Research Symposium “BELIZE, ‘THROUGH THE BOTTLENECK’”</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Environmental impacts associated with inefficient and ineffective land-based wastewater treatment have direct implications for regional governments and local communities in the Caribbean due to the links between environmental quality of coastal areas (e.g. coral reefs) and socioeconomic activities (e.g. tourism, commercial fishing, cultural heritage, recreation). In Placencia, Belize an interdisciplinary team of students and community members investigate the tradeoffs that exists amid a food-energy-water systems (FEWS) case study, in order to co-create sustainable solutions. This work partners with Fragments of Hope and
+EcoFriendly Solutions to take a systems approach to consider the dynamic and interrelated factors and leverage points (e.g. technological, regulatory, organizational, social, economic) related to the adoption and sustainability of wastewater innovations at cayes where coral restoration work is occurring. This technology can improve water quality issues in sensitive marine ecosystems and productively reuse water and nutrients
+to grow food. Results show that marketing and technical strategies contributed to incremental improvements in the system's sustainability, while changing community behaviors (i.e. reporting the correct number of users and reclaiming resources – water and nutrients – for food production), was the more significant way to influence the sustainable management of the wastewater resources and to protect the coastal environment.
+The work is situated within the deeper context of graduate student research and training where the University of South Florida is partnering with the Caribbean Community Climate Change Center to raise up a new generation of globally competent science, technology, engineering, and math (STEM) students. These students develop interdisciplinary and 21st century skills, as well as technical and methodological flexibility to address the complexity inherent in “wicked problems”. To accomplish this, the partners provide resources
+and training for interdisciplinary and systems-based teaching and research that results in original and impactful solutions developed alongside community members to locally and globally focused challenges.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1735320; 1243510</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>