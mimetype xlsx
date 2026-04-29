--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10111521</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Hidden curriculum advocacy and resources for graduate students in engineering</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gelles, Laura; Youmans, Kate; Villanueva, Idalis.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>CONECD Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The purpose of this Work In Progress (WIP) qualitative study was to explore how engineering graduate students respond to and value hidden curriculum that is revealed to them through video scenarios and six explicit statements. This WIP paper will focus on how awareness of resources, emotions, and confidence can spark an action for students to help themselves (i.e., self-advocacy) or help others (i.e., advocacy) specifically in regards to raising awareness and revealing hidden curriculum within engineering. The goals of this WIP paper are to: (a) explore how graduate students react to and value the hidden curriculum presented; and (b) determine what graduate students perceive is necessary to take action in regards to the issues presented in the video and hidden curriculum statements.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1653140</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>