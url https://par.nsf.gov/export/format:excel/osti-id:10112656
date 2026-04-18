--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10112656</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Exploiting Switching of Transistors in Digital Electronics for RFID Tag Design</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>C-L Cheng, L. N.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE journal of radio frequency identification</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>67-76</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2469-7281</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Existing analog-signal side-channels, such as EM emanations, are a consequence of current-ﬂow changes that are dependent on activity inside an electronic circuits. In this paper, we introduce a new class of side-channels that is a consequence of impedance changes in switching circuits, and we refer to it as an impedance-based side-channel. One example of such a side-channel is when digital logic activity causes incoming EM signals to be modulated as they are reﬂected (backscattered), at frequencies that depend on both the incoming EM signal and the circuit activity. This can cause EM interference or leakage of sensitive information, but it can also be leveraged for RFID tag design. In this paper, we ﬁrst introduce a new class of side-channels that is a consequence of impedance differences in switching circuits, and we refer to it as an impedance-based side-channel. Then, we demonstrate that the impedance difference between transistor gates in the high-state and in the low-state changes the radar cross section (RCS) and modulates the backscattered signal. Furthermore, we have investigated the possibility of implementing the proposed RFID on ASIC for signal enhancement. Finally, we propose a digital circuit that can be used as a semi-passive RFID tag. To illustrate the adaptability of the proposed RFID, we have designed a variety of RFID applications across carrier frequencies at 5.8 GHz, 17.46 GHz, and 26.5 GHz to demonstrate ﬂexible carrier frequency selection and bit conﬁguration.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1740962</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>