--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10112731</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-030-05490-8_6</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Comparison of Incumbent User Privacy Preserving Technologies in Database Driven Dynamic Spectrum Access Systems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, He; Yang, Yaling; Dou, Yanzhi; Lu, Chang; Zabransky, Doug; Park, Jung-Min (Jerry)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>CROWNCOM 2018: Cognitive Radio Oriented Wireless Networks</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>55-65</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Database driven dynamic spectrum sharing is one of the most promising dynamic spectrum access (DSA) solution to address the spectrum scarcity issue. In such a database driven DSA system, the centralized spectrum management infrastructure, called spectrum access system (SAS), makes its spectrum allocation decisions to secondary users (SUs) according to sensitive operational data of incumbent users (IUs). Since both SAS and SUs are not necessarily fully trusted, privacy protection against untrusted SAS and SUs become critical for IUs that have high operational privacy requirements. To address this problem, many IU privacy preserving solutions emerge recently. However, there is a lack of understanding and comparison of capability in protecting IU operational privacy under these existing approaches. In this paper, thus, we fill in the void by providing a comparative study that investigates existing solutions and explores several existing metrics to evaluate the strength of privacy protection. Moreover, we propose two general metrics to evaluate privacy preserving level and evaluate existing works with them.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1547366</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>