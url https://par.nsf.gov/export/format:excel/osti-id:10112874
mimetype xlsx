--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10112874</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/OCEANS.2018.8604782</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Adaptive Underwater Video Transmission via Software-Defined MIMO Acoustic Modems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Rahmati, Mehdi; Gurney, Adam; Pompili, Dario</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>OCEANS 2018 MTS/IEEE Charleston</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 6</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Video signal transmission enables a wide range of applications in the underwater environment; such as coastal and tactical multimedia surveillance, undersea/offshore exploration, oil pipe/bridge inspection, video monitoring of geologica/biological processes from the seafloor to the air-sea interface-that all require real-time multimedia acquisition and classification. Yet, it is a challenge to achieve an efficient and reliable video transmission, due to the spectrum limitations underwater and also the error prone nature of the acoustic channel. In this paper, we propose a pairwise scheme to manage the video distortion-rate tradeoff for underwater video transmission. The proposed Multi-input Multi-output (MIMO)-based Software-Defined Acoustic Radio (SDAR) system adapts itself to meet the needs of both video compression and underwater channel in a timely manner from one hand, and keeps the overall video distortion-caused by the coder/decoder and channel-under an acceptable threshold from the other hand. The scalability of Universal Software Radio Peripheral (USRP) with high processing capabilities is exploited in the proposed structure along with the temporal, spatial and quality scalability of Scalable Video Coding (SVC) H.264/MPEG-4 AVC compression standard. Experimental results at Sonny Werblin Recreation Center, Rutgers University, as well as simulations are presented, while more experiments are in-progress to evaluate the performance of our testbed in more challenging environments such as in the Raritan River, New Jersey.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1763709</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>