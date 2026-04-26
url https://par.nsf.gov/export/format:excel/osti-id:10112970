--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10112970</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/d11070108</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Phylogenetic Signal of Indels and the Neoavian Radiation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Houde, Peter; Braun, Edward L.; Narula, Nitish; Minjares, Uriel; Mirarab, Siavash</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Diversity</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>108</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1424-2818</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The early radiation of Neoaves has been hypothesized to be an intractable “hard polytomy”. We explore the fundamental properties of insertion/deletion alleles (indels), an under-utilized form of genomic data with the potential to help solve this. We scored &gt;5 million indels from &gt;7000 pan-genomic intronic and ultraconserved element (UCE) loci in 48 representatives of all neoavian orders. We found that intronic and UCE indels exhibited less homoplasy than nucleotide (nt) data. Gene trees estimated using indel data were less resolved than those estimated using nt data. Nevertheless, Accurate Species TRee Algorithm (ASTRAL) species trees estimated using indels were generally similar to nt-based ASTRAL trees, albeit with lower support. However, the power of indel gene trees became clear when we combined them with nt gene trees, including a striking result for UCEs. The individual UCE indel and nt ASTRAL trees were incongruent with each other and with the intron ASTRAL trees; however, the combined indel+nt ASTRAL tree was much more congruent with the intronic trees. Finally, combining indel and nt data for both introns and UCEs provided sufficient power to reduce the scope of the polytomy that was previously proposed for several supraordinal lineages of Neoaves.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1655683</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>