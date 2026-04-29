--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10113184</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3290605.3300797</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FiberWire: Embedding Electronic Function into 3D Printed Mechanically Strong, Lightweight Carbon Fiber Composite Objects</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Swaminathan, Saiganesh; Ozutemiz, Kadri Bugra; Majidi, Carmel; Hudson, Scott E.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 2019 CHI Conference on Human Factors in Computing Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>Paper 567</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract: 3D printing offers significant potential in creating highly customized interactive and functional objects. However, at present ability to manufacture functional objects is limited by available materials (e.g., various polymers) and their process properties. For instance, many functional objects need stronger materials which may be satisfied with metal printers. However, to create wholly interactive devices, we need both conductors and insulators to create wiring, and electronic components to complete circuits. Unfortunately, the single material nature of metal printing, and its inherent high temperatures, preclude this. Thus, in 3D printed devices, we have had a choice of strong materials, or embedded interactivity, but not both. In this paper, we introduce a set of techniques we call FiberWire, which leverages a new commercially available capability to 3D print carbon fiber composite objects. These objects are light weight and mechanically strong, and our techniques demonstrate a means to embed circuitry for interactive devices within them. With FiberWire, we describe a fabrication pipeline takes advantage of laser etching and fiber printing between layers of carbon-fiber composite to form low resistance conductors, thereby enabling the fabrication of electronics directly embedded into mechanically strong objects. Utilizing the fabrication pipeline, we show a range of sensor designs, their performance characterization on these new materials and finally three fully printed example object that are both interactive and mechanically strong -- a bicycle handle bar with interactive controls, a swing and impact sensing golf club and an interactive game controller (Figure 1).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1718651</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>