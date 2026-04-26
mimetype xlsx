--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10113275</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/cp-14-1805-2018</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Hydroclimatic variations in southeastern China during the 4.2&amp;amp;thinsp;ka event reflected by stalagmite records</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Haiwei; Cheng, Hai; Cai, Yanjun; Spötl, Christoph; Kathayat, Gayatri; Sinha, Ashish; Edwards, R. Lawrence; Tan, Liangcheng</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Climate of the Past</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1805 to 1817</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1814-9332</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Abstract.&lt;/strong&gt; Although the collapses of several Neolithic cultures in China areconsidered to have been associated with abrupt climate change during the4.2&lt;span class="thinspace"&gt;&lt;/span&gt;ka&lt;span class="thinspace"&gt;&lt;/span&gt;BP event (4.2–3.9&lt;span class="thinspace"&gt;&lt;/span&gt;ka&lt;span class="thinspace"&gt;&lt;/span&gt;BP), the timing and nature of this event andthe spatial distribution of precipitation between northern and southern Chinaare still controversial. The hydroclimate of this event insoutheastern China is still poorly known, except for a few published recordsfrom the lower reaches of the Yangtze River. In this study, a high-resolutionrecord of monsoon precipitation between 5.3 and 3.57&lt;span class="thinspace"&gt;&lt;/span&gt;ka&lt;span class="thinspace"&gt;&lt;/span&gt;BP based on astalagmite from Shennong Cave, Jiangxi Province, southeast China, ispresented. Coherent variations in &lt;span class="inline-formula"&gt;&lt;i&gt;δ&lt;/i&gt;&lt;sup&gt;18&lt;/sup&gt;O&lt;/span&gt; and &lt;span class="inline-formula"&gt;&lt;i&gt;δ&lt;/i&gt;&lt;sup&gt;13&lt;/sup&gt;C&lt;/span&gt;reveal that the climate in this part of China was dominantly wet between 5.3and 4.5&lt;span class="thinspace"&gt;&lt;/span&gt;ka&lt;span class="thinspace"&gt;&lt;/span&gt;BP and mostly dry between 4.5 and 3.57&lt;span class="thinspace"&gt;&lt;/span&gt;ka&lt;span class="thinspace"&gt;&lt;/span&gt;BP, interrupted by awet interval (4.2–3.9&lt;span class="thinspace"&gt;&lt;/span&gt;ka&lt;span class="thinspace"&gt;&lt;/span&gt;BP). A comparison with other records frommonsoonal China suggests that summer monsoon precipitation decreased innorthern China but increased in southern China during the 4.2&lt;span class="thinspace"&gt;&lt;/span&gt;ka&lt;span class="thinspace"&gt;&lt;/span&gt;BP event.We propose that the weakened East Asian summer monsoon controlled by thereduced Atlantic Meridional Overturning Circulation resulted in thiscontrasting distribution of monsoon precipitation between northern andsouthern China. During the 4.2&lt;span class="thinspace"&gt;&lt;/span&gt;ka&lt;span class="thinspace"&gt;&lt;/span&gt;BP event the rain belt remained longer atits southern position, giving rise to a pronounced humidity gradient betweennorthern and southern China.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1702816</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>