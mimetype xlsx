--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10115018</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/wsc.2019.20</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Transcriptomics of host-specific interactions in natural populations of the parasitic plant purple witchweed ( &lt;i&gt;Striga hermonthica&lt;/i&gt; )</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lopez, Lua; Bellis, Emily S.; Wafula, Eric; Hearne, Sarah J.; Honaas, Loren; Ralph, Paula E.; Timko, Michael P.; Unachukwu, Nnanna; dePamphilis, Claude W.; Lasky, Jesse R.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Weed Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>397 to 411</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1550-2759</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Host-specific interactions can maintain genetic and phenotypic diversity in parasites that attack multiple host species. Host diversity, in turn, may promote parasite diversity by selection for genetic divergence or plastic responses to host type. The parasitic weed purple witchweed [              Striga hermonthica              (Delile) Benth.] causes devastating crop losses in sub-Saharan Africa and is capable of infesting a wide range of grass hosts. Despite some evidence for host adaptation and host-by-              Striga              genotype interactions, little is known about intraspecific              Striga              genomic diversity. Here we present a study of transcriptomic diversity in populations of              S. hermonthica              growing on different hosts (maize [              Zea mays              L.] vs. grain sorghum [              Sorghum bicolor              (L.) Moench]). We examined gene expression variation and differences in allelic frequency in expressed genes of aboveground tissues from populations in western Nigeria parasitizing each host. Despite low levels of host-based genome-wide differentiation, we identified a set of parasite transcripts specifically associated with each host. Parasite genes in several different functional categories implicated as important in host–parasite interactions differed in expression level and allele on different hosts, including genes involved in nutrient transport, defense and pathogenesis, and plant hormone response. Overall, we provide a set of candidate transcripts that demonstrate host-specific interactions in vegetative tissues of the emerged parasite              S. hermonthica              . Our study shows how signals of host-specific processes can be detected aboveground, expanding the focus of host–parasite interactions beyond the haustorial connection.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1711950</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>