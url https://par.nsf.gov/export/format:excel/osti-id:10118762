--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10118762</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/COMPSAC.2019.10252</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Activity Segmentation Using Wearable Sensors for DVT/PE Risk Detection</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gentry, Austin; Mongan, William; Lee, Brent; Montgomery, Owen; Dandekar, Kapil</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2019 IEEE 43rd Annual Computer Software and Applications Conference (COMPSAC)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>477 to 483</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Using a wearable electromyography (EMG) and an accelerometer sensor, classification of subject activity state (i.e., walking, sitting, standing, or ankle circles) enables detection of prolonged "negative" activity states in which the calf muscles do not facilitate blood flow return via the deep veins of the leg. By employing machine learning classification on a multi-sensor wearable device, we are able to classify human subject state between "positive" and "negative" activities, and among each activity state, with greater than 95% accuracy. Some negative activity states cannot be accurately discriminated due to their similar presentation from an accelerometer (i.e., standing vs. sitting); however, it is desirable to separate these states to better inform the risk of developing a Deep Vein Thrombosis (DVT). Augmentation with a wearable EMG sensor improves separability of these activities by 30%.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1816387</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>