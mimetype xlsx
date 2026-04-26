--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10119143</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>An Approach to Optimize a Regional Trauma Network</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Vaishnav, M; Parikh, P. J.; Kong, N.; Parikh, P.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 2019 IISE Annual Conference H.E. Romeijn, A Schaefer, R. Thomas, eds.</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Trauma continues to be the leading cause of mortality and morbidity among US citizens aged &lt;44 years. Literature suggests that geographical maldistribution of trauma centers (TCs) is associated with increasing fatality rate. Existing models for TC network design do not address the question often raised by trauma decision makers: how many TCs are required to achieve acceptable levels of mistriages? We propose a model to optimize the network of TCs under mistriage constraints. We propose a notional field triage protocol to estimate mistriages (under and over), based on existing guidelines in the trauma literature. Due to the complexity of the underlying model, we propose a Particle Swarm Optimization based solution approach. We use 2012 data from the State of Ohio, and model both ground and air transportation modes. Our results show that, for 2012 mistriage levels, it is possible to reduce the number of TCs from 21 to 10 by distributing them appropriately across urban and rural areas. Further, redistributing these 21 TCs can help satisfy the recommendation of under-triage ≤0.05 by the American College of Surgeons. In general, our study provides trauma decision makers an ability to determine a network that could improve care and/or reduce cost.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1761009</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>