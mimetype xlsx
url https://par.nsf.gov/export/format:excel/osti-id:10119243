--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10119243</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/LANMAN.2019.8847032</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Advancing Network Function Virtualization Platforms with Programmable NICs</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ni, Zhen; Liu, Guyue; Afanasev, Dennis; Wood, Timothy; Hwang, Jinho</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE International Symposium on Local and Metropolitan Area Networks (LANMAN)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 6</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Network Function Virtualization seeks to run high performance middleboxes in a flexible, more configurable software environment. Even with advances such as kernel bypass and zero-copy IO, middlebox platforms still struggle to meet stringent throughput and latency requirements. To achieve line rates as network bandwidths rise, these platforms often must make tradeoffs such as inefficiently dedicating more CPU cores or weakening security and isolation properties. In this paper we explore how advances in programmable “smart NICs” can be leveraged by software middlebox platforms to improve performance, resource efficiency, and security. Our evaluation shows several use cases for smart NICs, which improve performance significantly while reducing resource consumption and providing strong isolation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1525992; 1814234</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>