--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10119268</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.24963/ijcai.2019/670</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>FABA: An Algorithm for Fast Aggregation against Byzantine Attacks in Distributed Neural Networks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xia, Qi; Tao, Zeyi; Hao, Zijiang; Li, Qun</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IJCAI</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4824 to 4830</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Many times, training a large scale deep learning neural network on a single machine becomes more and more difficult for a complex network model. Distributed training provides an efficient solution, but Byzantine attacks may occur on participating workers. They may be compromised or suffer from hardware failures. If they upload poisonous gradients, the training will become unstable or even converge to a saddle point. In this paper, we propose FABA, a Fast Aggregation algorithm against Byzantine Attacks, which removes the outliers in the uploaded gradients and obtains gradients that are close to the true gradients. We show the convergence of our algorithm. The experiments demonstrate that our algorithm can achieve similar performance to non-Byzantine case and higher efficiency as compared to previous algorithms.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1816399</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>