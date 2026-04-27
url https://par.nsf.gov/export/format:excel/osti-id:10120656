--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10120656</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/CCWC.2019.8666615</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Multi-Stream LDPC Decoder on GPU of Mobile Devices</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Amiri, Roohollah; Mehrpouyan, Hani</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2019 IEEE 9th Annual Computing and Communication Workshop and Conference (CCWC)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1004 to 1009</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Low-density parity check (LDPC) codes have been extensively applied in mobile communication systems due to their excellent error correcting capabilities. However, their broad adoption has been hindered by the high complexity of the LDPC decoder. Although to date, dedicated hardware has been used to implement low latency LDPC decoders, recent advancements in the architecture of mobile processors have made it possible to develop software solutions. In this paper, we propose a multi-stream LDPC decoder designed for a mobile device. The proposed decoder uses graphics processing unit (GPU) of a mobile device to achieve efficient real-time decoding. The proposed solution is implemented on an NVIDIA Tegra board as a system on a chip (SoC), where our results indicate that we can control the load on the central processing units through the multi-stream structure.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1642865</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>