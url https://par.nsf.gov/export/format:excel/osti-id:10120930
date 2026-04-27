--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10120930</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/C9SC01942A</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Chronic exposure to complex metal oxide nanoparticles elicits rapid resistance in &lt;i&gt;Shewanella oneidensis&lt;/i&gt; MR-1</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mitchell, Stephanie L.; Hudson-Smith, Natalie V.; Cahill, Meghan S.; Reynolds, Benjamin N.; Frand, Seth D.; Green, Curtis M.; Wang, Chenyu; Hang, Mimi N.; Hernandez, Rodrigo Tapia; Hamers, Robert J.; Feng, Z. Vivian; Haynes, Christy L.; Carlson, Erin E.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Chemical Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-6520</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Engineered nanoparticles are incorporated into numerous emerging technologies because of their unique physical and chemical properties. Many of these properties facilitate novel interactions, including both intentional and accidental effects on biological systems. Silver-containing particles are widely used as antimicrobial agents and recent evidence indicates that bacteria rapidly become resistant to these nanoparticles. Much less studied is the chronic exposure of bacteria to particles that were not designed to interact with microorganisms. For example, previous work has demonstrated that the lithium intercalated battery cathode nanosheet, nickel manganese cobalt oxide (NMC), is cytotoxic and causes a significant delay in growth of              Shewanella oneidensis              MR-1 upon acute exposure. Here, we report that              S. oneidensis              MR-1 rapidly adapts to chronic NMC exposure and is subsequently able to survive in much higher concentrations of these particles, providing the first evidence of permanent bacterial resistance following exposure to nanoparticles that were not intended as antibacterial agents. We also found that when NMC-adapted bacteria were subjected to only the metal ions released from this material, their specific growth rates were higher than when exposed to the nanoparticle. As such, we provide here the first demonstration of bacterial resistance to complex metal oxide nanoparticles with an adaptation mechanism that cannot be fully explained by multi-metal adaptation. Importantly, this adaptation persists even after the organism has been grown in pristine media for multiple generations, indicating that              S. oneidensis              MR-1 has developed permanent resistance to NMC.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1503408; 1720415</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>