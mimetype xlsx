--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10121531</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Tight Bounds for Online Edge Coloring</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cohen, Ilan Reuven; Peng, Binghui; Wajc, David</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Symposium on Foundations of Computer Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Vizing’s celebrated theorem asserts that any graph of maximum degree ∆ admits an edge coloring using at most ∆ + 1 colors. In contrast, Bar-Noy, Motwani and Naor showed over a quarter century ago that the trivial greedy algorithm, which uses 2∆−1 colors, is optimal among online algorithms. Their lower bound has a caveat, however: it only applies to lowdegree graphs, with ∆ = O(log n), and they conjectured the existence of online algorithms using ∆(1 + o(1)) colors for ∆ = ω(log n). Progress towards resolving this conjecture was only made under stochastic arrivals (Aggarwal et al., FOCS’03 and Bahmani et al., SODA’10). We resolve the above conjecture for adversarial vertex arrivals in bipartite graphs, for which we present a (1+o(1))∆-edge-coloring algorithm for ∆ = ω(log n) known a priori. Surprisingly, if ∆ is not known ahead of time, we show that no (e/(e−1)−Ω(1))∆-edge-coloring algorithm exists.We then provide an optimal, (e/(e−1) +o(1))∆-edge-coloring algorithm for unknown ∆ = ω(log n). Key to our results, and of possible independent interest, is a novel fractional relaxation for edge coloring, for which we present optimal fractional online algorithms and a near-lossless online rounding scheme, yielding our optimal randomized algorithms.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1814603; 1750808; 1618280; 1527110</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>