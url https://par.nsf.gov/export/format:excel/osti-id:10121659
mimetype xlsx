--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10121659</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.1819529116</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>What network motifs tell us about resilience and reliability of complex networks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dey, Asim K.; Gel, Yulia R.; Poor, H. Vincent</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-09-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>116</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>19368 to 19373</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Network motifs are often called the building blocks of networks. Analysis of motifs has been found to be an indispensable tool for understanding local network structure, in contrast to measures based on node degree distribution and its functions that primarily address a global network topology. As a result, networks that are similar in terms of global topological properties may differ noticeably at a local level. This phenomenon of the impact of local structure has been recently documented in network fragility analysis and classification. At the same time, many studies of networks still tend to focus on global topological measures, often failing to unveil hidden mechanisms behind vulnerability of real networks and their dynamic response to malfunctions. In this paper, a study of motif-based analysis of network resilience and reliability under various types of intentional attacks is presented, with the goal of shedding light on local dynamics and vulnerability of networks. These methods are demonstrated on electricity transmission networks of 4 European countries, and the results are compared with commonly used resilience and reliability measures.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1736417; 1824716; 1824710; 1633331; 1736368</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>