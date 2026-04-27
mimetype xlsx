--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10122432</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Design of an Underactuated Legged Robot with Prismatic Legs for Passive Adaptability to Terrain</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Noh, Seonghoon; Dollar, Aaron M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ASME International Design Engineering Technical Conferences and Computers and Information in Engineering Conferences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Legged robots have the advantage of being able to maneuver rough, unstructured terrains unlike their wheeled counterparts. However, many legged robots require multiple sensors and online computations to specify the gait, trajectory or contact forces in real-time for a given terrain, and these methods can break down when sensory information is unreliable or not available. Over the years, underactuated mechanisms have demonstrated great success in object grasping and manipulation tasks due to their ability to passively adapt to the geometry of the objects without sensors. In this paper, we present an application of underactuation in the design of a legged robot with prismatic legs that maneuvers unstructured terrains under open-loop control using only four actuators – one for stance for each half of the robot, one for forward translation, and one for steering. Through experimental results, we show that prismatic legs can support a statically stable stance and can facilitate locomotion over unstructured terrain while maintaining its body posture.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1637647</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>