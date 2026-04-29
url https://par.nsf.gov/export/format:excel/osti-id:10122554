--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,164 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...112 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -178,181 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10122554</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Open OnDemand: HPC for everyone</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Settlage, R.; Chalker, B.A.; Franz, E.; Gallo, S.; Moore, E.; Hudak, D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-06-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ISC 19</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Open OnDemand is an open source project designed to lower the barrier to HPC use across many diverse disciplines. Here we describe the main features of the platform, give several use cases of Open On-Demand and discuss how we measure success. We end the paper with a discussion of the future project roadmap.
+Pre-conference paper submitted to ISC19 Workshop on Interactive High-Performance Computing.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1835725</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>