--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10122920</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.24908/ss.v17i1/2.12936</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Intelligent Personal Assistants and the Intercultural Negotiations of Dataveillance in Platformed Households</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pridmore, Jason; Zimmer, Michael; Vitak, Jessica; Mols, Anouk; Trottier, Daniel; Kumar, Priya C.; Liao, Yuting</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-03-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Surveillance &amp; Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1/2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>125 to 131</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1477-7487</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The platformization of households is increasingly possible with the introduction of “intelligent personal assistants” (IPAs) embedded in smart, always-listening speakers and screens, such as Google Home and the Amazon Echo. These devices exemplify Zuboff’s “surveillance capitalism” by commodifying familial and social spaces and funneling data into corporate networks. However, the motivations driving the development of these platforms—and the dataveillance they afford—vary: Amazon appears focused on collecting user data to drive personalized sales across its shopping platform, while Google relies on its vast dataveillance infrastructure to build its AI-driven targeted advertising platform. This paper draws on cross-cultural focus groups regarding IPAs in the Netherlands and the United States. It reveals how respondents in these two countries articulate divergent ways of negotiating the dataveillance affordances and privacy concerns of these IPA platforms. These findings suggest the need for a nuanced approach to combating and limiting the potential harms of these home devices, which may otherwise be seen as equivalents.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1640640; 1640697</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>