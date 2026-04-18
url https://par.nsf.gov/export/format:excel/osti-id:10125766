--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10125766</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Specific and Shared Causal Relation Modeling and Mechanism-based Clustering</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Biwei Huang, Kun Zhang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Advances in neural information processing systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1049-5258</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>State-of-the-art approaches to causal discovery usually assume a fixed underlying causal model.  However,  it is often the case that causal models vary across domains or subjects,  due to possibly omitted factors that affect the quantitative causal  effects.   As  a  typical  example,  causal  connectivity  in  the  brain  network has been reported to vary across individuals, with significant differences across groups of people, such as autistics and typical controls. In this paper, we develop a unified framework for causal discovery and mechanism-based group identification. In particular, we propose a specific and shared causal model (SSCM), which takes into account the variabilities of causal relations across individuals/groups and leverages their commonalities to achieve statistically reliable estimation. The learned SSCM gives the specific causal knowledge for each individual as well as the general trend over the population.  In addition, the estimated model directly provides the group information of each individual.  Experimental results on synthetic and real-world data demonstrate the efficacy of the proposed method.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1829681</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>