--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,168 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...116 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -182,183 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10128988</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Board 3: Engineering Technology Scholars-IMProving Retention and Student Success (ETS-IMPRESS): First Year Progress Repo</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Alaraje, Nasser; Meadows, Lorelle A.; Fiss, Laura Kasson; Amato-Henderson, Susan L.; Hambroff, Guy C.; Sergeyev, Aleksandr; Raffaelli, Kellie H.; Irwin, John L.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ASEE Annual Conference proceedings</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1524-4644</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Recognizing a national and regional need for a highly trained engineering technology STEM workforce with baccalaureate degrees, the Engineering Technology Scholars – IMProving Retention and Student Success (ETS-IMPRESS) project provides financial support and an ecosystem of high-impact curricular and co-curricular activities to increase the success of academically talented students. A total of 12 first-time students will be supported for four years and 36 students transferring from community colleges will be supported for two years. The goals of the project are to (1) increase the number and diversity of students pursuing degrees in engineering technology (first-generation, underrepresented students, women, and veterans); (2) add to the body of knowledge regarding best practices in Engineering Technology and promote employment; and (3) contribute to the literature on self-efficacy. The project brings together engineering technology academic programs that are offered through the School of Technology and programs in the Honors College, an inclusive and unique college designed around high-impact educational practices.
+The project provides a unique opportunity to engage academically talented engineering technology students in activities designed to foster leadership, technical know-how, and employability skills for technology fields that actively recruit and employ graduates from diverse backgrounds and communities. By focusing on a broad range of students, the project will investigate the relationship between student characteristics and student success through (1) a mixed methods pre/post research design that examines differences in motivation, self-efficacy and professional skills and (2) a matched cohort comparison study of transfer students that examines participation/non-participation in engineering technology programs of study with honors’ college elective programming.
+The paper will address first year project activities including the ETS-IMPRESS recruitment, and advertisement plan to recruit first-year and community college transfer students. The paper will address the student eligibility and selection process, the recruitment of the first cohort scholars, and finally the orientation program including the summer bridge undergraduate research experience.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1742286</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>