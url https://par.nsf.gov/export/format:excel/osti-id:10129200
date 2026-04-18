--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10129200</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Exploiting Beneficial Information Sharing Among Autonomous Vehicles</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Han, Songyang; Fu, Jie; Miao, Fei</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-12-11T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE 58th Conference on Decision and Control (CDC)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2226-2232</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>As communication technologies develop, an au- tonomous vehicle will receive information not only from its own sensing system but also from infrastructures and other vehicles through communication. This paper discusses how to exploit a sequence of future information that is shared among autonomous vehicles, including the planned positions, the velocities and the lane numbers. A hybrid system model is constructed, and a control policy is designed to utilize shared sequence information for making navigation decisions. For the high-level discrete state transitions, the shared information is used to determine when to change lane, if lane changing will bring reward for the autonomous vehicle and there exists a feasible continuous state controller. For the low-level continuous state space controller generation, the shared information can relax the safety interval constraints in the existing model predictive control method. In the system level, the information sharing can increase the traffic flow and improve driving comfort. We demonstrate the advantages of information sharing in control and navigation in simulation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1849246; 1932250</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>