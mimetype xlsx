--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,170 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...118 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -184,183 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10129686</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3323165.3323209</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Data Races and the Discrete Resource-time Tradeoff Problem with Resource Reuse over Paths</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Das, Rathish; Tsai, Shih-Yu; Duppala, Sharmila; Lynch, Jayson; Arkin, Esther M.; Chowdhury, Rezaul; Mitchell, Joseph S.; Skiena, Steven</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>31st ACM Symposium on Parallelism in Algorithms and Architectures</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>359 to 368</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A determinacy race occurs if two or more logically parallel instructions access the same memory location and at least one of them tries to modify its content. Races are often undesirable as they can lead to nondeterministic and incorrect program behavior. A data race is a special case of a determinacy race which can be eliminated by associating a mutual-exclusion lock with the memory location in question or allowing atomic accesses to it. However, such solutions can reduce parallelism by serializing all accesses to that location. For associative and commutative updates to a memory cell, one can instead use a reducer, which allows parallel race-free updates at the expense of using some extra space. More extra space usually leads to more parallel updates, which in turn contributes to potentially lowering the overall execution time of the program.
+We start by asking the following question. Given a fixed budget of extra space for mitigating the cost of races in a parallel program, which memory locations should be assigned reducers and how should the space be distributed among those reducers in order to minimize the overall running time?We argue that under reasonable conditions the races of a program can be captured by a directed acyclic graph (DAG), with nodes representing memory cells and arcs representing read-write dependencies between cells. We then formulate our original question as an optimization problem on this DAG. We concentrate on a variation of this problem where space reuse among reducers is allowed by routing every unit of extra space along a (possibly different) source to sink path of the DAG and using it in the construction of multiple (possibly zero) reducers along the path. We consider two different ways of constructing a reducer and the corresponding duration functions (i.e., reduction time as a function of space budget).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1553510; 1439084; 1745331</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>