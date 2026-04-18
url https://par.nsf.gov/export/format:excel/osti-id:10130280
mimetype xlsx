--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10130280</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/app9030575</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Topological Qubits as Carriers of Quantum Information in Optics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jaeger, Gregg; Simon, David; Sergienko, Alexander</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Applied Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>575</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2076-3417</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Winding number is a topologically significant quantity that has found valuable applications in various areas of mathematical physics. Here, topological qubits are shown capable of formation from winding number superpositions and so of being used in the communication of quantum information in linear optical systems, the most common realm for quantum communication. In particular, it is shown that winding number qubits appear in several aspects of such systems, including quantum electromagnetic states of spin, momentum, orbital angular momentum, polarization of beams of particles propagating in free-space, optical fiber, beam splitters, and optical multiports.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1640968</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>