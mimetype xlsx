--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10130642</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Promoting a Socially Relevant, Interdisciplinary Approach to Science</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kling, Thomas; Waratuke, Stephen; Aizenman, Jennifer; King, Colby; Ramsey, Laura; Womack, Catherine</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-11-08T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Transforming STEM Higher Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Promoting Students Engaging In Scientific and Mathematical Interdisciplinary Collaborations (SEISMIC) requires careful thought.  At Bridgewater State University, teams of SEISMIC Scholars are supported by an NSF S-STEM grant for low-income, academically talent STEM majors.  SEISMIC Scholars engage throughout a three-year period in a series of humanities, social-science, service learning and STEM research courses that explicitly help Scholars frame their studies of Science and Mathematics as socially relevant and fundamentally interdisciplinary.  This poster will report on the structure of the SEISMIC courses, providing examples of assignments and activities, all of which help to tie students together in a community that views Science as socially relevant and culturally informed.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1643475</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>